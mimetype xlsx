--- v0 (2026-05-15)
+++ v1 (2026-07-01)
@@ -14,77 +14,560 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="170">
   <si>
     <t>Наш телефон:</t>
   </si>
   <si>
     <t>8 (495) 789-47-76</t>
   </si>
   <si>
     <t>Название товара</t>
   </si>
   <si>
     <t>Цена (руб)</t>
   </si>
   <si>
     <t>Максимальная высота мачты (м)</t>
   </si>
   <si>
     <t>Площадь освещения (м²)</t>
   </si>
   <si>
     <t>Суммарная мощность ламп (Вт)</t>
   </si>
   <si>
     <t>Питание</t>
   </si>
   <si>
     <t>Ссылка</t>
+  </si>
+  <si>
+    <t>Дизельная осветительная мачта CTG LTW3K</t>
+  </si>
+  <si>
+    <t>1 221 290</t>
+  </si>
+  <si>
+    <t>дизель</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/ctg/ltw3k/</t>
+  </si>
+  <si>
+    <t>Дизельная осветительная мачта AGG AD11-230Y-S (LHM-V9)</t>
+  </si>
+  <si>
+    <t>1 416 000</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/agg/ad11-230y-s/</t>
+  </si>
+  <si>
+    <t>Дизельная осветительная мачта AGG AD11-230Y-S (LED)</t>
+  </si>
+  <si>
+    <t>1 682 500</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/agg/ad11-230y-s-led-/</t>
+  </si>
+  <si>
+    <t>Дизельная осветительная мачта Energo MP6/230-1400LYS</t>
+  </si>
+  <si>
+    <t>1 260 000</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/energo/mp6-230-1400lys/</t>
+  </si>
+  <si>
+    <t>Дизельная осветительная мачта Energo MP6/230-2000LYS</t>
+  </si>
+  <si>
+    <t>1 320 000</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/energo/mp6-230-2000lys/</t>
+  </si>
+  <si>
+    <t>Дизельная осветительная мачта Trime X-CITY 4x160W LED</t>
+  </si>
+  <si>
+    <t>1 250 000</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/trime/x-city-4x160w-led/</t>
+  </si>
+  <si>
+    <t>Дизельная осветительная мачта Trime X-CITY 4x320W LED</t>
+  </si>
+  <si>
+    <t>1 370 000</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/trime/x-city-4x320w-led/</t>
+  </si>
+  <si>
+    <t>Дизельная осветительная мачта Trime X-START 4x1000W MH Kubota</t>
+  </si>
+  <si>
+    <t>1 790 000</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/trime/x-start-4x1000w-mh-kubota/</t>
+  </si>
+  <si>
+    <t>Дизельная осветительная мачта Trime X-START 4x1000W MH Kohler</t>
+  </si>
+  <si>
+    <t>по запросу</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/trime/x-start-4x1000w-mh-kohler/</t>
+  </si>
+  <si>
+    <t>Дизельная осветительная мачта Trime X-START 4x320W LED</t>
+  </si>
+  <si>
+    <t>1 900 000</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/trime/x-start-4x320w-led/</t>
+  </si>
+  <si>
+    <t>Дизельная осветительная мачта Trime X-START 4x320W LED Kubota D1105</t>
+  </si>
+  <si>
+    <t>2 100 000</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/trime/x-start-4x320w-led-kubota-d1105/</t>
+  </si>
+  <si>
+    <t>Дизельная осветительная мачта Trime X-START 4x160W LED</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/trime/x-start-4x160w-led/</t>
+  </si>
+  <si>
+    <t>Дизельная осветительная мачта Trime X-START 6x160W LED</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/trime/x-start-6x160w-led/</t>
+  </si>
+  <si>
+    <t>Дизельная осветительная мачта Trime X-EXO 6x160W LED</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/trime/x-exo-6x160w-led/</t>
+  </si>
+  <si>
+    <t>Дизельная осветительная мачта Trime X-EXO 4x320W LED</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/trime/x-exo-4x320w-led/</t>
+  </si>
+  <si>
+    <t>Дизельная осветительная мачта Trime X-EXO ANTI-GLARE 6x150W LED</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/trime/x-exo-anti-glare-6x150w-led/</t>
+  </si>
+  <si>
+    <t>Дизельная осветительная мачта Trime X-BOX 6x160W LED</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/trime/x-box-6x160w-led/</t>
+  </si>
+  <si>
+    <t>Дизельная осветительная мачта Trime X-BOX 4x320W LED</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/trime/x-box-4x320w-led/</t>
+  </si>
+  <si>
+    <t>Дизельная осветительная мачта Trime X-RENT 6x320W LED</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/trime/x-rent-6x320w-led/</t>
+  </si>
+  <si>
+    <t>Дизельная осветительная мачта Trime X-MINE MONSTER 30x150W LED</t>
+  </si>
+  <si>
+    <t>19 200 000</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/trime/x-mine-monster-30x150w-led/</t>
+  </si>
+  <si>
+    <t>Дизельная осветительная мачта Trime X-MINE 1800 6x300W LED</t>
+  </si>
+  <si>
+    <t>4 450 000</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/trime/x-mine-1800-6x300w-led/</t>
+  </si>
+  <si>
+    <t>Дизельная осветительная мачта Trime X-DOUBLE 12х320W LED</t>
+  </si>
+  <si>
+    <t>6 600 000</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/trime/x-double-12h320w-led/</t>
+  </si>
+  <si>
+    <t>Дизельная осветительная мачта LIGHT-TECHNO LT41</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/light-techno/lt41/</t>
+  </si>
+  <si>
+    <t>Дизельная осветительная мачта LIGHT-TECHNO LT41000</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/light-techno/lt41000/</t>
+  </si>
+  <si>
+    <t>Дизельная осветительная мачта LIGHT-TECHNO LT41000Q</t>
+  </si>
+  <si>
+    <t>1 540 000</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/light-techno/lt41000q/</t>
+  </si>
+  <si>
+    <t>Дизельная осветительная мачта LIGHT-TECHNO LT45</t>
+  </si>
+  <si>
+    <t>1 590 000</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/light-techno/lt45/</t>
+  </si>
+  <si>
+    <t>Дизельная осветительная мачта LIGHT-TECHNO LT4500</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/light-techno/lt4500/</t>
+  </si>
+  <si>
+    <t>Дизельная осветительная мачта LIGHT-TECHNO LT4500Q</t>
+  </si>
+  <si>
+    <t>1 700 000</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/light-techno/lt4500q/</t>
+  </si>
+  <si>
+    <t>Дизельная осветительная мачта LIGHT-TECHNO LT440</t>
+  </si>
+  <si>
+    <t>460 000</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/light-techno/lt440/</t>
+  </si>
+  <si>
+    <t>Дизельная осветительная мачта LIGHT-TECHNO LT640</t>
+  </si>
+  <si>
+    <t>680 000</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/light-techno/lt640/</t>
+  </si>
+  <si>
+    <t>Дизельная осветительная мачта Tide Power LML8-LP 4 x 350W LED</t>
+  </si>
+  <si>
+    <t>972 474</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/tide-power/lml8-lp-4-x-350w-led/</t>
+  </si>
+  <si>
+    <t>Дизельная осветительная мачта Tide Power LML8-LP 4 x 350W 9м LED</t>
+  </si>
+  <si>
+    <t>980 772</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/tide-power/lml8-lp-4-x-350w-9m-led/</t>
+  </si>
+  <si>
+    <t>Дизельная осветительная мачта Tide Power LML8-LP галогенные 4 x 1kW</t>
+  </si>
+  <si>
+    <t>905 032</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/tide-power/lml8-lp-galogennye-4-x-1kw/</t>
+  </si>
+  <si>
+    <t>Дизельная осветительная мачта Tide Power LHL8-LP</t>
+  </si>
+  <si>
+    <t>1 469 176</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/tide-power/lhl8-lp/</t>
+  </si>
+  <si>
+    <t>Осветительная мачта Trime X-CHAIN ANTI-GLARE 4x150W LED</t>
+  </si>
+  <si>
+    <t>электросеть 220 В</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/trime/x-chain-anti-glare-4x150w-led-/</t>
+  </si>
+  <si>
+    <t>Осветительная мачта Trime X-LIGHT 4x1000W MH</t>
+  </si>
+  <si>
+    <t>электросеть 380 В</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/trime/x-light-4x1000w-mh/</t>
+  </si>
+  <si>
+    <t>Осветительная мачта Trime X-LIGHT 6x160W LED</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/trime/x-light-6x160w-led/</t>
+  </si>
+  <si>
+    <t>Осветительная мачта Trime X-CHAIN 4x160W LED</t>
+  </si>
+  <si>
+    <t>900 000</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/trime/x-chain-4x160w-led/</t>
+  </si>
+  <si>
+    <t>Осветительная мачта Trime X-CHAIN ATEX 4x88W LED</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/trime/x-chain-atex-4x88w-led/</t>
+  </si>
+  <si>
+    <t>Осветительная мачта Trime X-CHAIN ATEX 4x150W LED</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/trime/x-chain-atex-4x150w-led/</t>
+  </si>
+  <si>
+    <t>Осветительная мачта Trime X-MAST 4x160W LED</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/trime/x-mast-4x160w-led/</t>
+  </si>
+  <si>
+    <t>Осветительная мачта Trime X-MAST 4x320W LED</t>
+  </si>
+  <si>
+    <t>1 200 000</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/trime/x-mast-4x320w-led/</t>
+  </si>
+  <si>
+    <t>Аккумуляторная осветительная мачта Trime X-BABY 2x70W LED</t>
+  </si>
+  <si>
+    <t>аккумулятор</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/trime/x-baby-2x70w-led/</t>
+  </si>
+  <si>
+    <t>Аккумуляторная осветительная мачта Trime X-ECO BATTERY M 4х100W LED</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/trime/x-eco-battery-m-4h100w-led/</t>
+  </si>
+  <si>
+    <t>Аккумуляторная осветительная мачта Trime X-ECO BATTERY H 4х100W LED</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/trime/x-eco-battery-h-4h100w-led-/</t>
+  </si>
+  <si>
+    <t>Аккумуляторная осветительная мачта Trime X-ECO BATTERY 4х100W LED</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/trime/x-eco-battery-4h100w-led/</t>
+  </si>
+  <si>
+    <t>Аккумуляторная осветительная мачта LIGHT-TECHNO LT1150</t>
+  </si>
+  <si>
+    <t>166 750</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/light-techno/lt1150/</t>
+  </si>
+  <si>
+    <t>Аккумуляторная осветительная мачта LIGHT-TECHNO LT1200</t>
+  </si>
+  <si>
+    <t>51 750</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/light-techno/lt1200/</t>
+  </si>
+  <si>
+    <t>Аккумуляторная осветительная мачта LIGHT-TECHNO LT1100</t>
+  </si>
+  <si>
+    <t>155 200</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/light-techno/lt1100/</t>
+  </si>
+  <si>
+    <t>Аккумуляторная осветительная мачта LIGHT-TECHNO LT1300</t>
+  </si>
+  <si>
+    <t>69 000</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/light-techno/lt1300/</t>
+  </si>
+  <si>
+    <t>Аккумуляторная осветительная мачта LIGHT-TECHNO LT1400</t>
+  </si>
+  <si>
+    <t>86 250</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/light-techno/lt1400/</t>
+  </si>
+  <si>
+    <t>Аккумуляторная осветительная мачта LIGHT-TECHNO LT180</t>
+  </si>
+  <si>
+    <t>37 950</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/light-techno/lt180/</t>
+  </si>
+  <si>
+    <t>Осветительная мачта на солнечных батареях Trime X-SOLAR 4x100W LED</t>
+  </si>
+  <si>
+    <t>3 600 000</t>
+  </si>
+  <si>
+    <t>солнечные батареи</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/trime/x-solar-4x100w-led/</t>
+  </si>
+  <si>
+    <t>Осветительная мачта на солнечных батареях Trime X-POLE SOLAR 1x50W LED</t>
+  </si>
+  <si>
+    <t>230 000</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/trime/x-pole-solar-1x50w-led/</t>
+  </si>
+  <si>
+    <t>Гибридная осветительная мачта Trime X-SOLAR HYBRID 4х100W LED</t>
+  </si>
+  <si>
+    <t>гибрид</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/trime/x-solar-hybrid-4h100w-led/</t>
+  </si>
+  <si>
+    <t>Гибридная осветительная мачта Trime X-CITY HYBRID 4х85W LED</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/trime/x-city-hybrid-4h85w-led/</t>
+  </si>
+  <si>
+    <t>Гибридная осветительная мачта Trime X-HYBRID 4x150W LED</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/trime/x-hybrid-4x150w-led/</t>
+  </si>
+  <si>
+    <t>Гибридная осветительная мачта Trime X-HYBRID 6x150W LED</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/trime/x-hybrid-6x150w-led/</t>
+  </si>
+  <si>
+    <t>Гибридная осветительная мачта Trime X-HYBRID MOBILE 4x150W LED</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/trime/x-hybrid-mobile-4x150w-led/</t>
+  </si>
+  <si>
+    <t>Гибридная осветительная мачта Trime X-HYBRID MOBILE 6x150W LED</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/trime/x-hybrid-mobile-6x150w-led/</t>
+  </si>
+  <si>
+    <t>Гибридная осветительная мачта Trime X-TS 4x100W LED</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/trime/x-ts-4x100w-led/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -188,51 +671,51 @@
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc60ee0e7b828faf33b00bc83ee90991.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5b5f0702a99bb6535c4e821901acf1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="3067050" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -520,109 +1003,1512 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z4"/>
+  <dimension ref="A1:Z65"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="G4" sqref="G4"/>
+      <selection activeCell="F65" sqref="F65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="64.42578125" customWidth="true" style="1"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="2"/>
     <col min="3" max="3" width="37.562" bestFit="true" customWidth="true" style="2"/>
     <col min="4" max="4" width="29.279" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="36.42" bestFit="true" customWidth="true" style="1"/>
-    <col min="6" max="6" width="11.569" bestFit="true" customWidth="true" style="1"/>
-    <col min="7" max="7" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="23.423" bestFit="true" customWidth="true" style="1"/>
+    <col min="7" max="7" width="108.402" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="15">
       <c r="A1" s="7"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="15">
       <c r="A2" s="7"/>
       <c r="B2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="57">
       <c r="A3" s="7"/>
     </row>
     <row r="4" spans="1:26" customHeight="1" ht="30">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="8" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="6"/>
       <c r="I4" s="6"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C5" s="2">
+        <v>9</v>
+      </c>
+      <c r="D5" s="2">
+        <v>4400</v>
+      </c>
+      <c r="E5" s="2">
+        <v>1280</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" s="2">
+        <v>9</v>
+      </c>
+      <c r="D6" s="2">
+        <v>4200</v>
+      </c>
+      <c r="E6" s="2">
+        <v>4000</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G6" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C7" s="2">
+        <v>9</v>
+      </c>
+      <c r="D7" s="2">
+        <v>4800</v>
+      </c>
+      <c r="E7" s="2">
+        <v>1280</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="2">
+        <v>8.5</v>
+      </c>
+      <c r="D8" s="2">
+        <v>4900</v>
+      </c>
+      <c r="E8" s="2">
+        <v>1400</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G8" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C9" s="2">
+        <v>8.5</v>
+      </c>
+      <c r="D9" s="2">
+        <v>4900</v>
+      </c>
+      <c r="E9" s="2">
+        <v>2000</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G9" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="C10" s="2">
+        <v>5.5</v>
+      </c>
+      <c r="D10" s="2">
+        <v>2600</v>
+      </c>
+      <c r="E10" s="2">
+        <v>640</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G10" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="C11" s="2">
+        <v>8</v>
+      </c>
+      <c r="D11" s="2">
+        <v>4400</v>
+      </c>
+      <c r="E11" s="2">
+        <v>1280</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G11" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C12" s="2">
+        <v>8</v>
+      </c>
+      <c r="D12" s="2">
+        <v>4200</v>
+      </c>
+      <c r="E12" s="2">
+        <v>4000</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G12" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C13" s="2">
+        <v>8</v>
+      </c>
+      <c r="D13" s="2">
+        <v>4200</v>
+      </c>
+      <c r="E13" s="2">
+        <v>4000</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G13" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="C14" s="2">
+        <v>8.5</v>
+      </c>
+      <c r="D14" s="2">
+        <v>5000</v>
+      </c>
+      <c r="E14" s="2">
+        <v>1280</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G14" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="C15" s="2">
+        <v>8.5</v>
+      </c>
+      <c r="D15" s="2">
+        <v>5000</v>
+      </c>
+      <c r="E15" s="2">
+        <v>1280</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G15" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C16" s="2">
+        <v>8.5</v>
+      </c>
+      <c r="D16" s="2">
+        <v>3300</v>
+      </c>
+      <c r="E16" s="2">
+        <v>640</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G16" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C17" s="2">
+        <v>8.5</v>
+      </c>
+      <c r="D17" s="2">
+        <v>4200</v>
+      </c>
+      <c r="E17" s="2">
+        <v>960</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G17" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C18" s="2">
+        <v>9</v>
+      </c>
+      <c r="D18" s="2">
+        <v>4200</v>
+      </c>
+      <c r="E18" s="2">
+        <v>960</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G18" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C19" s="2">
+        <v>9</v>
+      </c>
+      <c r="D19" s="2">
+        <v>5000</v>
+      </c>
+      <c r="E19" s="2">
+        <v>1280</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G19" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C20" s="2">
+        <v>9</v>
+      </c>
+      <c r="D20" s="2">
+        <v>3800</v>
+      </c>
+      <c r="E20" s="2">
+        <v>900</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G20" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C21" s="2">
+        <v>9</v>
+      </c>
+      <c r="D21" s="2">
+        <v>4200</v>
+      </c>
+      <c r="E21" s="2">
+        <v>960</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G21" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C22" s="2">
+        <v>9</v>
+      </c>
+      <c r="D22" s="2">
+        <v>5000</v>
+      </c>
+      <c r="E22" s="2">
+        <v>1280</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G22" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C23" s="2">
+        <v>8.5</v>
+      </c>
+      <c r="D23" s="2">
+        <v>5400</v>
+      </c>
+      <c r="E23" s="2">
+        <v>1920</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G23" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C24" s="2">
+        <v>9</v>
+      </c>
+      <c r="D24" s="2">
+        <v>24500</v>
+      </c>
+      <c r="E24" s="2">
+        <v>45000</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G24" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="C25" s="2">
+        <v>9</v>
+      </c>
+      <c r="D25" s="2">
+        <v>4900</v>
+      </c>
+      <c r="E25" s="2">
+        <v>1800</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G25" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="C26" s="2">
+        <v>9</v>
+      </c>
+      <c r="D26" s="2">
+        <v>19600</v>
+      </c>
+      <c r="E26" s="2">
+        <v>3840</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G26" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C27" s="2">
+        <v>9</v>
+      </c>
+      <c r="D27" s="2">
+        <v>4200</v>
+      </c>
+      <c r="E27" s="2">
+        <v>4000</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G27" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="C28" s="2">
+        <v>9</v>
+      </c>
+      <c r="D28" s="2">
+        <v>4200</v>
+      </c>
+      <c r="E28" s="2">
+        <v>4000</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G28" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="C29" s="2">
+        <v>9</v>
+      </c>
+      <c r="D29" s="2">
+        <v>4200</v>
+      </c>
+      <c r="E29" s="2">
+        <v>4000</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G29" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="C30" s="2">
+        <v>9</v>
+      </c>
+      <c r="D30" s="2">
+        <v>6000</v>
+      </c>
+      <c r="E30" s="2">
+        <v>2000</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G30" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="C31" s="2">
+        <v>9</v>
+      </c>
+      <c r="D31" s="2">
+        <v>6000</v>
+      </c>
+      <c r="E31" s="2">
+        <v>2000</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G31" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C32" s="2">
+        <v>9</v>
+      </c>
+      <c r="D32" s="2">
+        <v>6000</v>
+      </c>
+      <c r="E32" s="2">
+        <v>2000</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G32" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="C33" s="2">
+        <v>6</v>
+      </c>
+      <c r="D33" s="2">
+        <v>2500</v>
+      </c>
+      <c r="E33" s="2">
+        <v>1600</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G33" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="C34" s="2">
+        <v>6</v>
+      </c>
+      <c r="D34" s="2">
+        <v>3200</v>
+      </c>
+      <c r="E34" s="2">
+        <v>1400</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G34" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="C35" s="2">
+        <v>7.5</v>
+      </c>
+      <c r="D35" s="2">
+        <v>5530</v>
+      </c>
+      <c r="E35" s="2">
+        <v>1400</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G35" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="C36" s="2">
+        <v>9</v>
+      </c>
+      <c r="D36" s="2">
+        <v>5530</v>
+      </c>
+      <c r="E36" s="2">
+        <v>1400</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G36" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="C37" s="2">
+        <v>7.5</v>
+      </c>
+      <c r="D37" s="2">
+        <v>5530</v>
+      </c>
+      <c r="E37" s="2">
+        <v>4000</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G37" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="C38" s="2">
+        <v>8.5</v>
+      </c>
+      <c r="D38" s="2">
+        <v>5530</v>
+      </c>
+      <c r="E38" s="2">
+        <v>3000</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G38" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C39" s="2">
+        <v>7</v>
+      </c>
+      <c r="D39" s="2">
+        <v>2400</v>
+      </c>
+      <c r="E39" s="2">
+        <v>600</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="G39" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C40" s="2">
+        <v>9</v>
+      </c>
+      <c r="D40" s="2">
+        <v>4200</v>
+      </c>
+      <c r="E40" s="2">
+        <v>4000</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="G40" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C41" s="2">
+        <v>9</v>
+      </c>
+      <c r="D41" s="2">
+        <v>4200</v>
+      </c>
+      <c r="E41" s="2">
+        <v>960</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="G41" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C42" s="2">
+        <v>9</v>
+      </c>
+      <c r="D42" s="2">
+        <v>3300</v>
+      </c>
+      <c r="E42" s="2">
+        <v>640</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="G42" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C43" s="2">
+        <v>7</v>
+      </c>
+      <c r="D43" s="2">
+        <v>2400</v>
+      </c>
+      <c r="E43" s="2">
+        <v>352</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="G43" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C44" s="2">
+        <v>7</v>
+      </c>
+      <c r="D44" s="2">
+        <v>2400</v>
+      </c>
+      <c r="E44" s="2">
+        <v>600</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="G44" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C45" s="2">
+        <v>9</v>
+      </c>
+      <c r="D45" s="2">
+        <v>2900</v>
+      </c>
+      <c r="E45" s="2">
+        <v>640</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="G45" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="C46" s="2">
+        <v>9</v>
+      </c>
+      <c r="D46" s="2">
+        <v>5000</v>
+      </c>
+      <c r="E46" s="2">
+        <v>1280</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="G46" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C47" s="2">
+        <v>2</v>
+      </c>
+      <c r="D47" s="2">
+        <v>750</v>
+      </c>
+      <c r="E47" s="2">
+        <v>140</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="G47" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C48" s="2">
+        <v>9</v>
+      </c>
+      <c r="D48" s="2">
+        <v>2000</v>
+      </c>
+      <c r="E48" s="2">
+        <v>400</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="G48" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C49" s="2">
+        <v>9</v>
+      </c>
+      <c r="D49" s="2">
+        <v>2000</v>
+      </c>
+      <c r="E49" s="2">
+        <v>400</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="G49" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C50" s="2">
+        <v>9</v>
+      </c>
+      <c r="D50" s="2">
+        <v>2000</v>
+      </c>
+      <c r="E50" s="2">
+        <v>400</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="G50" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="C51" s="2">
+        <v>2.2</v>
+      </c>
+      <c r="D51" s="2">
+        <v>1100</v>
+      </c>
+      <c r="E51" s="2">
+        <v>1666</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="G51" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="C52" s="2">
+        <v>2.3</v>
+      </c>
+      <c r="D52" s="2">
+        <v>1000</v>
+      </c>
+      <c r="E52" s="2">
+        <v>3000</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="G52" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="C53" s="2">
+        <v>2.3</v>
+      </c>
+      <c r="D53" s="2">
+        <v>1100</v>
+      </c>
+      <c r="E53" s="2">
+        <v>1666</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="G53" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="C54" s="2">
+        <v>2.3</v>
+      </c>
+      <c r="D54" s="2">
+        <v>1000</v>
+      </c>
+      <c r="E54" s="2">
+        <v>1220</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="G54" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="C55" s="2">
+        <v>2.5</v>
+      </c>
+      <c r="D55" s="2">
+        <v>1000</v>
+      </c>
+      <c r="E55" s="2">
+        <v>1220</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="G55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="C56" s="2">
+        <v>0.18</v>
+      </c>
+      <c r="D56" s="2">
+        <v>500</v>
+      </c>
+      <c r="E56" s="2">
+        <v>550</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="G56" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="C57" s="2">
+        <v>9</v>
+      </c>
+      <c r="D57" s="2">
+        <v>2400</v>
+      </c>
+      <c r="E57" s="2">
+        <v>400</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="G57" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="C58" s="2">
+        <v>5.5</v>
+      </c>
+      <c r="D58" s="2">
+        <v>400</v>
+      </c>
+      <c r="E58" s="2">
+        <v>50</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="G58" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C59" s="2">
+        <v>9</v>
+      </c>
+      <c r="D59" s="2">
+        <v>2000</v>
+      </c>
+      <c r="E59" s="2">
+        <v>400</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="G59" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C60" s="2">
+        <v>3.5</v>
+      </c>
+      <c r="D60" s="2">
+        <v>1800</v>
+      </c>
+      <c r="E60" s="2">
+        <v>340</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="G60" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C61" s="2">
+        <v>9</v>
+      </c>
+      <c r="D61" s="2">
+        <v>3000</v>
+      </c>
+      <c r="E61" s="2">
+        <v>600</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="G61" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C62" s="2">
+        <v>9</v>
+      </c>
+      <c r="D62" s="2">
+        <v>3800</v>
+      </c>
+      <c r="E62" s="2">
+        <v>900</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="G62" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C63" s="2">
+        <v>9</v>
+      </c>
+      <c r="D63" s="2">
+        <v>3000</v>
+      </c>
+      <c r="E63" s="2">
+        <v>600</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="G63" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C64" s="2">
+        <v>9</v>
+      </c>
+      <c r="D64" s="2">
+        <v>3800</v>
+      </c>
+      <c r="E64" s="2">
+        <v>900</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="G64" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C65" s="2">
+        <v>8</v>
+      </c>
+      <c r="D65" s="2">
+        <v>2400</v>
+      </c>
+      <c r="E65" s="2">
+        <v>400</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="G65" t="s">
+        <v>169</v>
+      </c>
     </row>
   </sheetData>
   <sheetProtection objects="1" scenarios="1" formatCells="1" formatColumns="1" formatRows="1" insertColumns="1" insertRows="1" insertHyperlinks="1" deleteColumns="1" deleteRows="1" sort="1" autoFilter="1" pivotTables="1" selectLockedCells="0" selectUnlockedCells="0"/>
   <mergeCells>
     <mergeCell ref="A1:A3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51180555555556" footer="0.51180555555556"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>