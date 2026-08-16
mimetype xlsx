--- v1 (2026-07-01)
+++ v2 (2026-08-16)
@@ -43,486 +43,486 @@
   <si>
     <t>8 (495) 789-47-76</t>
   </si>
   <si>
     <t>Название товара</t>
   </si>
   <si>
     <t>Цена (руб)</t>
   </si>
   <si>
     <t>Максимальная высота мачты (м)</t>
   </si>
   <si>
     <t>Площадь освещения (м²)</t>
   </si>
   <si>
     <t>Суммарная мощность ламп (Вт)</t>
   </si>
   <si>
     <t>Питание</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
+    <t>Дизельная осветительная мачта LIGHT-TECHNO LT440</t>
+  </si>
+  <si>
+    <t>460 000</t>
+  </si>
+  <si>
+    <t>дизель</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/light-techno/lt440/</t>
+  </si>
+  <si>
+    <t>Дизельная осветительная мачта LIGHT-TECHNO LT640</t>
+  </si>
+  <si>
+    <t>680 000</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/light-techno/lt640/</t>
+  </si>
+  <si>
+    <t>Дизельная осветительная мачта Tide Power LML8-LP галогенные 4 x 1kW</t>
+  </si>
+  <si>
+    <t>982 651</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/tide-power/lml8-lp-galogennye-4-x-1kw/</t>
+  </si>
+  <si>
+    <t>Дизельная осветительная мачта Tide Power LML8-LP 4 x 350W LED</t>
+  </si>
+  <si>
+    <t>1 055 877</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/tide-power/lml8-lp-4-x-350w-led/</t>
+  </si>
+  <si>
+    <t>Дизельная осветительная мачта Tide Power LML8-LP 4 x 350W 9м LED</t>
+  </si>
+  <si>
+    <t>1 064 887</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/tide-power/lml8-lp-4-x-350w-9m-led/</t>
+  </si>
+  <si>
+    <t>Дизельная осветительная мачта Trime X-CITY 4x160W LED</t>
+  </si>
+  <si>
+    <t>1 250 000</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/trime/x-city-4x160w-led/</t>
+  </si>
+  <si>
+    <t>Дизельная осветительная мачта Energo MP6/230-1400LYS</t>
+  </si>
+  <si>
+    <t>1 260 000</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/energo/mp6-230-1400lys/</t>
+  </si>
+  <si>
+    <t>Дизельная осветительная мачта Energo MP6/230-2000LYS</t>
+  </si>
+  <si>
+    <t>1 320 000</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/energo/mp6-230-2000lys/</t>
+  </si>
+  <si>
+    <t>Дизельная осветительная мачта LIGHT-TECHNO LT41</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/light-techno/lt41/</t>
+  </si>
+  <si>
     <t>Дизельная осветительная мачта CTG LTW3K</t>
   </si>
   <si>
-    <t>1 221 290</t>
-[...2 lines deleted...]
-    <t>дизель</t>
+    <t>1 326 033</t>
   </si>
   <si>
     <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/ctg/ltw3k/</t>
   </si>
   <si>
+    <t>Дизельная осветительная мачта Trime X-CITY 4x320W LED</t>
+  </si>
+  <si>
+    <t>1 370 000</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/trime/x-city-4x320w-led/</t>
+  </si>
+  <si>
+    <t>Дизельная осветительная мачта LIGHT-TECHNO LT41000</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/light-techno/lt41000/</t>
+  </si>
+  <si>
     <t>Дизельная осветительная мачта AGG AD11-230Y-S (LHM-V9)</t>
   </si>
   <si>
     <t>1 416 000</t>
   </si>
   <si>
     <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/agg/ad11-230y-s/</t>
   </si>
   <si>
+    <t>Дизельная осветительная мачта LIGHT-TECHNO LT41000Q</t>
+  </si>
+  <si>
+    <t>1 540 000</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/light-techno/lt41000q/</t>
+  </si>
+  <si>
+    <t>Дизельная осветительная мачта LIGHT-TECHNO LT45</t>
+  </si>
+  <si>
+    <t>1 590 000</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/light-techno/lt45/</t>
+  </si>
+  <si>
+    <t>Дизельная осветительная мачта LIGHT-TECHNO LT4500</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/light-techno/lt4500/</t>
+  </si>
+  <si>
+    <t>Дизельная осветительная мачта Tide Power LHL8-LP</t>
+  </si>
+  <si>
+    <t>1 595 178</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/tide-power/lhl8-lp/</t>
+  </si>
+  <si>
     <t>Дизельная осветительная мачта AGG AD11-230Y-S (LED)</t>
   </si>
   <si>
     <t>1 682 500</t>
   </si>
   <si>
     <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/agg/ad11-230y-s-led-/</t>
   </si>
   <si>
-    <t>Дизельная осветительная мачта Energo MP6/230-1400LYS</t>
-[...32 lines deleted...]
-    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/trime/x-city-4x320w-led/</t>
+    <t>Дизельная осветительная мачта LIGHT-TECHNO LT4500Q</t>
+  </si>
+  <si>
+    <t>1 700 000</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/light-techno/lt4500q/</t>
   </si>
   <si>
     <t>Дизельная осветительная мачта Trime X-START 4x1000W MH Kubota</t>
   </si>
   <si>
     <t>1 790 000</t>
   </si>
   <si>
     <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/trime/x-start-4x1000w-mh-kubota/</t>
   </si>
   <si>
+    <t>Дизельная осветительная мачта Trime X-START 4x320W LED</t>
+  </si>
+  <si>
+    <t>1 900 000</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/trime/x-start-4x320w-led/</t>
+  </si>
+  <si>
+    <t>Дизельная осветительная мачта Trime X-START 4x320W LED Kubota D1105</t>
+  </si>
+  <si>
+    <t>2 100 000</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/trime/x-start-4x320w-led-kubota-d1105/</t>
+  </si>
+  <si>
+    <t>Дизельная осветительная мачта Trime X-MINE 1800 6x300W LED</t>
+  </si>
+  <si>
+    <t>4 450 000</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/trime/x-mine-1800-6x300w-led/</t>
+  </si>
+  <si>
+    <t>Дизельная осветительная мачта Trime X-DOUBLE 12х320W LED</t>
+  </si>
+  <si>
+    <t>6 600 000</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/trime/x-double-12h320w-led/</t>
+  </si>
+  <si>
+    <t>Дизельная осветительная мачта Trime X-MINE MONSTER 30x150W LED</t>
+  </si>
+  <si>
+    <t>19 200 000</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/trime/x-mine-monster-30x150w-led/</t>
+  </si>
+  <si>
     <t>Дизельная осветительная мачта Trime X-START 4x1000W MH Kohler</t>
   </si>
   <si>
     <t>по запросу</t>
   </si>
   <si>
     <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/trime/x-start-4x1000w-mh-kohler/</t>
   </si>
   <si>
-    <t>Дизельная осветительная мачта Trime X-START 4x320W LED</t>
-[...16 lines deleted...]
-  <si>
     <t>Дизельная осветительная мачта Trime X-START 4x160W LED</t>
   </si>
   <si>
     <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/trime/x-start-4x160w-led/</t>
   </si>
   <si>
     <t>Дизельная осветительная мачта Trime X-START 6x160W LED</t>
   </si>
   <si>
     <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/trime/x-start-6x160w-led/</t>
   </si>
   <si>
     <t>Дизельная осветительная мачта Trime X-EXO 6x160W LED</t>
   </si>
   <si>
     <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/trime/x-exo-6x160w-led/</t>
   </si>
   <si>
     <t>Дизельная осветительная мачта Trime X-EXO 4x320W LED</t>
   </si>
   <si>
     <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/trime/x-exo-4x320w-led/</t>
   </si>
   <si>
     <t>Дизельная осветительная мачта Trime X-EXO ANTI-GLARE 6x150W LED</t>
   </si>
   <si>
     <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/trime/x-exo-anti-glare-6x150w-led/</t>
   </si>
   <si>
     <t>Дизельная осветительная мачта Trime X-BOX 6x160W LED</t>
   </si>
   <si>
     <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/trime/x-box-6x160w-led/</t>
   </si>
   <si>
     <t>Дизельная осветительная мачта Trime X-BOX 4x320W LED</t>
   </si>
   <si>
     <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/trime/x-box-4x320w-led/</t>
   </si>
   <si>
     <t>Дизельная осветительная мачта Trime X-RENT 6x320W LED</t>
   </si>
   <si>
     <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/trime/x-rent-6x320w-led/</t>
   </si>
   <si>
-    <t>Дизельная осветительная мачта Trime X-MINE MONSTER 30x150W LED</t>
-[...122 lines deleted...]
-    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/tide-power/lhl8-lp/</t>
+    <t>Осветительная мачта Trime X-CHAIN 4x160W LED</t>
+  </si>
+  <si>
+    <t>900 000</t>
+  </si>
+  <si>
+    <t>электросеть 220 В</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/trime/x-chain-4x160w-led/</t>
+  </si>
+  <si>
+    <t>Осветительная мачта Trime X-MAST 4x320W LED</t>
+  </si>
+  <si>
+    <t>1 200 000</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/trime/x-mast-4x320w-led/</t>
   </si>
   <si>
     <t>Осветительная мачта Trime X-CHAIN ANTI-GLARE 4x150W LED</t>
   </si>
   <si>
-    <t>электросеть 220 В</t>
-[...1 lines deleted...]
-  <si>
     <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/trime/x-chain-anti-glare-4x150w-led-/</t>
   </si>
   <si>
     <t>Осветительная мачта Trime X-LIGHT 4x1000W MH</t>
   </si>
   <si>
     <t>электросеть 380 В</t>
   </si>
   <si>
     <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/trime/x-light-4x1000w-mh/</t>
   </si>
   <si>
     <t>Осветительная мачта Trime X-LIGHT 6x160W LED</t>
   </si>
   <si>
     <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/trime/x-light-6x160w-led/</t>
   </si>
   <si>
-    <t>Осветительная мачта Trime X-CHAIN 4x160W LED</t>
-[...7 lines deleted...]
-  <si>
     <t>Осветительная мачта Trime X-CHAIN ATEX 4x88W LED</t>
   </si>
   <si>
     <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/trime/x-chain-atex-4x88w-led/</t>
   </si>
   <si>
     <t>Осветительная мачта Trime X-CHAIN ATEX 4x150W LED</t>
   </si>
   <si>
     <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/trime/x-chain-atex-4x150w-led/</t>
   </si>
   <si>
     <t>Осветительная мачта Trime X-MAST 4x160W LED</t>
   </si>
   <si>
     <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/trime/x-mast-4x160w-led/</t>
   </si>
   <si>
-    <t>Осветительная мачта Trime X-MAST 4x320W LED</t>
-[...5 lines deleted...]
-    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/trime/x-mast-4x320w-led/</t>
+    <t>Аккумуляторная осветительная мачта LIGHT-TECHNO LT180</t>
+  </si>
+  <si>
+    <t>37 950</t>
+  </si>
+  <si>
+    <t>аккумулятор</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/light-techno/lt180/</t>
+  </si>
+  <si>
+    <t>Аккумуляторная осветительная мачта LIGHT-TECHNO LT1200</t>
+  </si>
+  <si>
+    <t>51 750</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/light-techno/lt1200/</t>
+  </si>
+  <si>
+    <t>Аккумуляторная осветительная мачта LIGHT-TECHNO LT1300</t>
+  </si>
+  <si>
+    <t>69 000</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/light-techno/lt1300/</t>
+  </si>
+  <si>
+    <t>Аккумуляторная осветительная мачта LIGHT-TECHNO LT1400</t>
+  </si>
+  <si>
+    <t>86 250</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/light-techno/lt1400/</t>
+  </si>
+  <si>
+    <t>Аккумуляторная осветительная мачта LIGHT-TECHNO LT1100</t>
+  </si>
+  <si>
+    <t>155 200</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/light-techno/lt1100/</t>
+  </si>
+  <si>
+    <t>Аккумуляторная осветительная мачта LIGHT-TECHNO LT1150</t>
+  </si>
+  <si>
+    <t>166 750</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/light-techno/lt1150/</t>
   </si>
   <si>
     <t>Аккумуляторная осветительная мачта Trime X-BABY 2x70W LED</t>
   </si>
   <si>
-    <t>аккумулятор</t>
-[...1 lines deleted...]
-  <si>
     <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/trime/x-baby-2x70w-led/</t>
   </si>
   <si>
     <t>Аккумуляторная осветительная мачта Trime X-ECO BATTERY M 4х100W LED</t>
   </si>
   <si>
     <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/trime/x-eco-battery-m-4h100w-led/</t>
   </si>
   <si>
     <t>Аккумуляторная осветительная мачта Trime X-ECO BATTERY H 4х100W LED</t>
   </si>
   <si>
     <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/trime/x-eco-battery-h-4h100w-led-/</t>
   </si>
   <si>
     <t>Аккумуляторная осветительная мачта Trime X-ECO BATTERY 4х100W LED</t>
   </si>
   <si>
     <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/trime/x-eco-battery-4h100w-led/</t>
   </si>
   <si>
-    <t>Аккумуляторная осветительная мачта LIGHT-TECHNO LT1150</t>
-[...50 lines deleted...]
-    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/light-techno/lt180/</t>
+    <t>Осветительная мачта на солнечных батареях Trime X-POLE SOLAR 1x50W LED</t>
+  </si>
+  <si>
+    <t>230 000</t>
+  </si>
+  <si>
+    <t>солнечные батареи</t>
+  </si>
+  <si>
+    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/trime/x-pole-solar-1x50w-led/</t>
   </si>
   <si>
     <t>Осветительная мачта на солнечных батареях Trime X-SOLAR 4x100W LED</t>
   </si>
   <si>
     <t>3 600 000</t>
   </si>
   <si>
-    <t>солнечные батареи</t>
-[...1 lines deleted...]
-  <si>
     <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/trime/x-solar-4x100w-led/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/trime/x-pole-solar-1x50w-led/</t>
   </si>
   <si>
     <t>Гибридная осветительная мачта Trime X-SOLAR HYBRID 4х100W LED</t>
   </si>
   <si>
     <t>гибрид</t>
   </si>
   <si>
     <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/trime/x-solar-hybrid-4h100w-led/</t>
   </si>
   <si>
     <t>Гибридная осветительная мачта Trime X-CITY HYBRID 4х85W LED</t>
   </si>
   <si>
     <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/trime/x-city-hybrid-4h85w-led/</t>
   </si>
   <si>
     <t>Гибридная осветительная мачта Trime X-HYBRID 4x150W LED</t>
   </si>
   <si>
     <t>https://kirov.sklad-generator.ru/osvetitelnye-machty/trime/x-hybrid-4x150w-led/</t>
   </si>
   <si>
     <t>Гибридная осветительная мачта Trime X-HYBRID 6x150W LED</t>
   </si>
@@ -671,51 +671,51 @@
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5b5f0702a99bb6535c4e821901acf1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10891b8e88fa0cd2bc5734dcc6b91eb11.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="3067050" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1071,1428 +1071,1428 @@
       <c r="D4" s="8" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="6"/>
       <c r="I4" s="6"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="2">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="D5" s="2">
-        <v>4400</v>
+        <v>2500</v>
       </c>
       <c r="E5" s="2">
-        <v>1280</v>
+        <v>1600</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="2">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="D6" s="2">
-        <v>4200</v>
+        <v>3200</v>
       </c>
       <c r="E6" s="2">
-        <v>4000</v>
+        <v>1400</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C7" s="2">
-        <v>9</v>
+        <v>7.5</v>
       </c>
       <c r="D7" s="2">
-        <v>4800</v>
+        <v>5530</v>
       </c>
       <c r="E7" s="2">
-        <v>1280</v>
+        <v>4000</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="2">
-        <v>8.5</v>
+        <v>7.5</v>
       </c>
       <c r="D8" s="2">
-        <v>4900</v>
+        <v>5530</v>
       </c>
       <c r="E8" s="2">
         <v>1400</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="C9" s="2">
-        <v>8.5</v>
+        <v>9</v>
       </c>
       <c r="D9" s="2">
-        <v>4900</v>
+        <v>5530</v>
       </c>
       <c r="E9" s="2">
-        <v>2000</v>
+        <v>1400</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="2">
         <v>5.5</v>
       </c>
       <c r="D10" s="2">
         <v>2600</v>
       </c>
       <c r="E10" s="2">
         <v>640</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G10" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="2">
-        <v>8</v>
+        <v>8.5</v>
       </c>
       <c r="D11" s="2">
-        <v>4400</v>
+        <v>4900</v>
       </c>
       <c r="E11" s="2">
-        <v>1280</v>
+        <v>1400</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G11" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="C12" s="2">
-        <v>8</v>
+        <v>8.5</v>
       </c>
       <c r="D12" s="2">
-        <v>4200</v>
+        <v>4900</v>
       </c>
       <c r="E12" s="2">
-        <v>4000</v>
+        <v>2000</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G12" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="C13" s="2">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D13" s="2">
         <v>4200</v>
       </c>
       <c r="E13" s="2">
         <v>4000</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G13" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="B14" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C14" s="2">
-        <v>8.5</v>
+        <v>9</v>
       </c>
       <c r="D14" s="2">
-        <v>5000</v>
+        <v>4400</v>
       </c>
       <c r="E14" s="2">
         <v>1280</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G14" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B15" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="B15" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C15" s="2">
-        <v>8.5</v>
+        <v>8</v>
       </c>
       <c r="D15" s="2">
-        <v>5000</v>
+        <v>4400</v>
       </c>
       <c r="E15" s="2">
         <v>1280</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G15" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C16" s="2">
+        <v>9</v>
+      </c>
+      <c r="D16" s="2">
+        <v>4200</v>
+      </c>
+      <c r="E16" s="2">
+        <v>4000</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G16" t="s">
         <v>43</v>
-      </c>
-[...16 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B17" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="B17" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C17" s="2">
-        <v>8.5</v>
+        <v>9</v>
       </c>
       <c r="D17" s="2">
         <v>4200</v>
       </c>
       <c r="E17" s="2">
-        <v>960</v>
+        <v>4000</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G17" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="C18" s="2">
         <v>9</v>
       </c>
       <c r="D18" s="2">
         <v>4200</v>
       </c>
       <c r="E18" s="2">
-        <v>960</v>
+        <v>4000</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G18" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>35</v>
+        <v>51</v>
       </c>
       <c r="C19" s="2">
         <v>9</v>
       </c>
       <c r="D19" s="2">
-        <v>5000</v>
+        <v>6000</v>
       </c>
       <c r="E19" s="2">
-        <v>1280</v>
+        <v>2000</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G19" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B20" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="B20" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C20" s="2">
         <v>9</v>
       </c>
       <c r="D20" s="2">
-        <v>3800</v>
+        <v>6000</v>
       </c>
       <c r="E20" s="2">
-        <v>900</v>
+        <v>2000</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G20" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="1" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>35</v>
+        <v>56</v>
       </c>
       <c r="C21" s="2">
-        <v>9</v>
+        <v>8.5</v>
       </c>
       <c r="D21" s="2">
-        <v>4200</v>
+        <v>5530</v>
       </c>
       <c r="E21" s="2">
-        <v>960</v>
+        <v>3000</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G21" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="1" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="C22" s="2">
         <v>9</v>
       </c>
       <c r="D22" s="2">
-        <v>5000</v>
+        <v>4800</v>
       </c>
       <c r="E22" s="2">
         <v>1280</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G22" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="1" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>35</v>
+        <v>62</v>
       </c>
       <c r="C23" s="2">
-        <v>8.5</v>
+        <v>9</v>
       </c>
       <c r="D23" s="2">
-        <v>5400</v>
+        <v>6000</v>
       </c>
       <c r="E23" s="2">
-        <v>1920</v>
+        <v>2000</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G23" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="1" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="C24" s="2">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D24" s="2">
-        <v>24500</v>
+        <v>4200</v>
       </c>
       <c r="E24" s="2">
-        <v>45000</v>
+        <v>4000</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G24" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" s="1" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="C25" s="2">
-        <v>9</v>
+        <v>8.5</v>
       </c>
       <c r="D25" s="2">
-        <v>4900</v>
+        <v>5000</v>
       </c>
       <c r="E25" s="2">
-        <v>1800</v>
+        <v>1280</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G25" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" s="1" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="C26" s="2">
-        <v>9</v>
+        <v>8.5</v>
       </c>
       <c r="D26" s="2">
-        <v>19600</v>
+        <v>5000</v>
       </c>
       <c r="E26" s="2">
-        <v>3840</v>
+        <v>1280</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G26" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="1" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>23</v>
+        <v>74</v>
       </c>
       <c r="C27" s="2">
         <v>9</v>
       </c>
       <c r="D27" s="2">
-        <v>4200</v>
+        <v>4900</v>
       </c>
       <c r="E27" s="2">
-        <v>4000</v>
+        <v>1800</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G27" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" s="1" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>29</v>
+        <v>77</v>
       </c>
       <c r="C28" s="2">
         <v>9</v>
       </c>
       <c r="D28" s="2">
-        <v>4200</v>
+        <v>19600</v>
       </c>
       <c r="E28" s="2">
-        <v>4000</v>
+        <v>3840</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G28" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" s="1" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="C29" s="2">
         <v>9</v>
       </c>
       <c r="D29" s="2">
-        <v>4200</v>
+        <v>24500</v>
       </c>
       <c r="E29" s="2">
-        <v>4000</v>
+        <v>45000</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G29" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" s="1" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="C30" s="2">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D30" s="2">
-        <v>6000</v>
+        <v>4200</v>
       </c>
       <c r="E30" s="2">
-        <v>2000</v>
+        <v>4000</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G30" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" s="1" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="C31" s="2">
-        <v>9</v>
+        <v>8.5</v>
       </c>
       <c r="D31" s="2">
-        <v>6000</v>
+        <v>3300</v>
       </c>
       <c r="E31" s="2">
-        <v>2000</v>
+        <v>640</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G31" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" s="1" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C32" s="2">
-        <v>9</v>
+        <v>8.5</v>
       </c>
       <c r="D32" s="2">
-        <v>6000</v>
+        <v>4200</v>
       </c>
       <c r="E32" s="2">
-        <v>2000</v>
+        <v>960</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G32" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B33" s="2" t="s">
         <v>83</v>
       </c>
-      <c r="B33" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C33" s="2">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D33" s="2">
-        <v>2500</v>
+        <v>4200</v>
       </c>
       <c r="E33" s="2">
-        <v>1600</v>
+        <v>960</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G33" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" s="1" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="C34" s="2">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D34" s="2">
-        <v>3200</v>
+        <v>5000</v>
       </c>
       <c r="E34" s="2">
-        <v>1400</v>
+        <v>1280</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G34" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" s="1" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="C35" s="2">
-        <v>7.5</v>
+        <v>9</v>
       </c>
       <c r="D35" s="2">
-        <v>5530</v>
+        <v>3800</v>
       </c>
       <c r="E35" s="2">
-        <v>1400</v>
+        <v>900</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G35" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" s="1" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="C36" s="2">
         <v>9</v>
       </c>
       <c r="D36" s="2">
-        <v>5530</v>
+        <v>4200</v>
       </c>
       <c r="E36" s="2">
-        <v>1400</v>
+        <v>960</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G36" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" s="1" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>96</v>
+        <v>83</v>
       </c>
       <c r="C37" s="2">
-        <v>7.5</v>
+        <v>9</v>
       </c>
       <c r="D37" s="2">
-        <v>5530</v>
+        <v>5000</v>
       </c>
       <c r="E37" s="2">
-        <v>4000</v>
+        <v>1280</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G37" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>99</v>
+        <v>83</v>
       </c>
       <c r="C38" s="2">
         <v>8.5</v>
       </c>
       <c r="D38" s="2">
-        <v>5530</v>
+        <v>5400</v>
       </c>
       <c r="E38" s="2">
-        <v>3000</v>
+        <v>1920</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G38" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" s="1" t="s">
         <v>101</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>35</v>
+        <v>102</v>
       </c>
       <c r="C39" s="2">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="D39" s="2">
-        <v>2400</v>
+        <v>3300</v>
       </c>
       <c r="E39" s="2">
-        <v>600</v>
+        <v>640</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="G39" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>35</v>
+        <v>106</v>
       </c>
       <c r="C40" s="2">
         <v>9</v>
       </c>
       <c r="D40" s="2">
-        <v>4200</v>
+        <v>5000</v>
       </c>
       <c r="E40" s="2">
-        <v>4000</v>
+        <v>1280</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="G40" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>35</v>
+        <v>83</v>
       </c>
       <c r="C41" s="2">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D41" s="2">
-        <v>4200</v>
+        <v>2400</v>
       </c>
       <c r="E41" s="2">
-        <v>960</v>
+        <v>600</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="G41" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B42" s="2" t="s">
-        <v>110</v>
+        <v>83</v>
       </c>
       <c r="C42" s="2">
         <v>9</v>
       </c>
       <c r="D42" s="2">
-        <v>3300</v>
+        <v>4200</v>
       </c>
       <c r="E42" s="2">
-        <v>640</v>
+        <v>4000</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>102</v>
+        <v>111</v>
       </c>
       <c r="G42" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B43" s="2" t="s">
-        <v>35</v>
+        <v>83</v>
       </c>
       <c r="C43" s="2">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="D43" s="2">
-        <v>2400</v>
+        <v>4200</v>
       </c>
       <c r="E43" s="2">
-        <v>352</v>
+        <v>960</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="G43" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B44" s="2" t="s">
-        <v>35</v>
+        <v>83</v>
       </c>
       <c r="C44" s="2">
         <v>7</v>
       </c>
       <c r="D44" s="2">
         <v>2400</v>
       </c>
       <c r="E44" s="2">
-        <v>600</v>
+        <v>352</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="G44" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B45" s="2" t="s">
-        <v>35</v>
+        <v>83</v>
       </c>
       <c r="C45" s="2">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D45" s="2">
-        <v>2900</v>
+        <v>2400</v>
       </c>
       <c r="E45" s="2">
-        <v>640</v>
+        <v>600</v>
       </c>
       <c r="F45" s="2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="G45" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B46" s="2" t="s">
-        <v>119</v>
+        <v>83</v>
       </c>
       <c r="C46" s="2">
         <v>9</v>
       </c>
       <c r="D46" s="2">
-        <v>5000</v>
+        <v>2900</v>
       </c>
       <c r="E46" s="2">
-        <v>1280</v>
+        <v>640</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="G46" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B47" s="2" t="s">
-        <v>35</v>
+        <v>122</v>
       </c>
       <c r="C47" s="2">
-        <v>2</v>
+        <v>0.18</v>
       </c>
       <c r="D47" s="2">
-        <v>750</v>
+        <v>500</v>
       </c>
       <c r="E47" s="2">
-        <v>140</v>
+        <v>550</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="G47" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B48" s="2" t="s">
-        <v>35</v>
+        <v>126</v>
       </c>
       <c r="C48" s="2">
-        <v>9</v>
+        <v>2.3</v>
       </c>
       <c r="D48" s="2">
-        <v>2000</v>
+        <v>1000</v>
       </c>
       <c r="E48" s="2">
-        <v>400</v>
+        <v>3000</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="G48" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" s="1" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B49" s="2" t="s">
-        <v>35</v>
+        <v>129</v>
       </c>
       <c r="C49" s="2">
-        <v>9</v>
+        <v>2.3</v>
       </c>
       <c r="D49" s="2">
-        <v>2000</v>
+        <v>1000</v>
       </c>
       <c r="E49" s="2">
-        <v>400</v>
+        <v>1220</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="G49" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" s="1" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B50" s="2" t="s">
-        <v>35</v>
+        <v>132</v>
       </c>
       <c r="C50" s="2">
-        <v>9</v>
+        <v>2.5</v>
       </c>
       <c r="D50" s="2">
-        <v>2000</v>
+        <v>1000</v>
       </c>
       <c r="E50" s="2">
-        <v>400</v>
+        <v>1220</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="G50" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" s="1" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="B51" s="2" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="C51" s="2">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
       <c r="D51" s="2">
         <v>1100</v>
       </c>
       <c r="E51" s="2">
         <v>1666</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="G51" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" s="1" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="B52" s="2" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="C52" s="2">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
       <c r="D52" s="2">
-        <v>1000</v>
+        <v>1100</v>
       </c>
       <c r="E52" s="2">
-        <v>3000</v>
+        <v>1666</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="G52" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" s="1" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="B53" s="2" t="s">
-        <v>137</v>
+        <v>83</v>
       </c>
       <c r="C53" s="2">
-        <v>2.3</v>
+        <v>2</v>
       </c>
       <c r="D53" s="2">
-        <v>1100</v>
+        <v>750</v>
       </c>
       <c r="E53" s="2">
-        <v>1666</v>
+        <v>140</v>
       </c>
       <c r="F53" s="2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="G53" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" s="1" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B54" s="2" t="s">
-        <v>140</v>
+        <v>83</v>
       </c>
       <c r="C54" s="2">
-        <v>2.3</v>
+        <v>9</v>
       </c>
       <c r="D54" s="2">
-        <v>1000</v>
+        <v>2000</v>
       </c>
       <c r="E54" s="2">
-        <v>1220</v>
+        <v>400</v>
       </c>
       <c r="F54" s="2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="G54" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" s="1" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B55" s="2" t="s">
-        <v>143</v>
+        <v>83</v>
       </c>
       <c r="C55" s="2">
-        <v>2.5</v>
+        <v>9</v>
       </c>
       <c r="D55" s="2">
-        <v>1000</v>
+        <v>2000</v>
       </c>
       <c r="E55" s="2">
-        <v>1220</v>
+        <v>400</v>
       </c>
       <c r="F55" s="2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="G55" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" s="1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B56" s="2" t="s">
-        <v>146</v>
+        <v>83</v>
       </c>
       <c r="C56" s="2">
-        <v>0.18</v>
+        <v>9</v>
       </c>
       <c r="D56" s="2">
-        <v>500</v>
+        <v>2000</v>
       </c>
       <c r="E56" s="2">
-        <v>550</v>
+        <v>400</v>
       </c>
       <c r="F56" s="2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="G56" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" s="1" t="s">
         <v>148</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>149</v>
       </c>
       <c r="C57" s="2">
-        <v>9</v>
+        <v>5.5</v>
       </c>
       <c r="D57" s="2">
-        <v>2400</v>
+        <v>400</v>
       </c>
       <c r="E57" s="2">
-        <v>400</v>
+        <v>50</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>150</v>
       </c>
       <c r="G57" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" s="1" t="s">
         <v>152</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>153</v>
       </c>
       <c r="C58" s="2">
-        <v>5.5</v>
+        <v>9</v>
       </c>
       <c r="D58" s="2">
+        <v>2400</v>
+      </c>
+      <c r="E58" s="2">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>150</v>
       </c>
       <c r="G58" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" s="1" t="s">
         <v>155</v>
       </c>
       <c r="B59" s="2" t="s">
-        <v>35</v>
+        <v>83</v>
       </c>
       <c r="C59" s="2">
         <v>9</v>
       </c>
       <c r="D59" s="2">
         <v>2000</v>
       </c>
       <c r="E59" s="2">
         <v>400</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>156</v>
       </c>
       <c r="G59" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" s="1" t="s">
         <v>158</v>
       </c>
       <c r="B60" s="2" t="s">
-        <v>35</v>
+        <v>83</v>
       </c>
       <c r="C60" s="2">
         <v>3.5</v>
       </c>
       <c r="D60" s="2">
         <v>1800</v>
       </c>
       <c r="E60" s="2">
         <v>340</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>156</v>
       </c>
       <c r="G60" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" s="1" t="s">
         <v>160</v>
       </c>
       <c r="B61" s="2" t="s">
-        <v>35</v>
+        <v>83</v>
       </c>
       <c r="C61" s="2">
         <v>9</v>
       </c>
       <c r="D61" s="2">
         <v>3000</v>
       </c>
       <c r="E61" s="2">
         <v>600</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>156</v>
       </c>
       <c r="G61" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" s="1" t="s">
         <v>162</v>
       </c>
       <c r="B62" s="2" t="s">
-        <v>35</v>
+        <v>83</v>
       </c>
       <c r="C62" s="2">
         <v>9</v>
       </c>
       <c r="D62" s="2">
         <v>3800</v>
       </c>
       <c r="E62" s="2">
         <v>900</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>156</v>
       </c>
       <c r="G62" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" s="1" t="s">
         <v>164</v>
       </c>
       <c r="B63" s="2" t="s">
-        <v>35</v>
+        <v>83</v>
       </c>
       <c r="C63" s="2">
         <v>9</v>
       </c>
       <c r="D63" s="2">
         <v>3000</v>
       </c>
       <c r="E63" s="2">
         <v>600</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>156</v>
       </c>
       <c r="G63" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" s="1" t="s">
         <v>166</v>
       </c>
       <c r="B64" s="2" t="s">
-        <v>35</v>
+        <v>83</v>
       </c>
       <c r="C64" s="2">
         <v>9</v>
       </c>
       <c r="D64" s="2">
         <v>3800</v>
       </c>
       <c r="E64" s="2">
         <v>900</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>156</v>
       </c>
       <c r="G64" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" s="1" t="s">
         <v>168</v>
       </c>
       <c r="B65" s="2" t="s">
-        <v>35</v>
+        <v>83</v>
       </c>
       <c r="C65" s="2">
         <v>8</v>
       </c>
       <c r="D65" s="2">
         <v>2400</v>
       </c>
       <c r="E65" s="2">
         <v>400</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>156</v>
       </c>
       <c r="G65" t="s">
         <v>169</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection objects="1" scenarios="1" formatCells="1" formatColumns="1" formatRows="1" insertColumns="1" insertRows="1" insertHyperlinks="1" deleteColumns="1" deleteRows="1" sort="1" autoFilter="1" pivotTables="1" selectLockedCells="0" selectUnlockedCells="0"/>
   <mergeCells>
     <mergeCell ref="A1:A3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51180555555556" footer="0.51180555555556"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>